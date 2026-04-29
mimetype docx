--- v0 (2025-10-19)
+++ v1 (2026-04-29)
@@ -1,1289 +1,3937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BA6AA5A" w14:textId="51BABC1F" w:rsidR="001B36A5" w:rsidRDefault="001B36A5" w:rsidP="001B36A5">
+    <w:p w14:paraId="1BA6AA5A" w14:textId="51BABC1F" w:rsidR="001B36A5" w:rsidRPr="000B49ED" w:rsidRDefault="001B36A5" w:rsidP="00CB6B5D">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Form for documenting the status of the project for the purposes of </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>Form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>documenting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> status </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>purposes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054F80F7" w14:textId="1CC7CA0E" w:rsidR="008F1A35" w:rsidRDefault="00023892" w:rsidP="001B36A5">
+    <w:p w14:paraId="054F80F7" w14:textId="3FC6EBEC" w:rsidR="008F1A35" w:rsidRPr="000B49ED" w:rsidRDefault="00023892" w:rsidP="00CB6B5D">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000B49ED">
         <w:t>FEM</w:t>
       </w:r>
-      <w:r w:rsidR="001B36A5">
+      <w:r w:rsidR="001B36A5" w:rsidRPr="000B49ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00017618">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00017618" w:rsidRPr="000B49ED">
         <w:t>Motivational</w:t>
       </w:r>
-      <w:r w:rsidR="001B36A5">
-[...2 lines deleted...]
-      <w:r w:rsidR="0022744C">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B36A5" w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B36A5" w:rsidRPr="000B49ED">
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="0022744C" w:rsidRPr="000B49ED">
         <w:t>me</w:t>
       </w:r>
-      <w:r w:rsidR="001B36A5">
-        <w:t xml:space="preserve"> in 2025</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B36A5" w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> in 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C2B" w:rsidRPr="000B49ED">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56134571" w14:textId="753C0C83" w:rsidR="00FC6835" w:rsidRPr="00FC6835" w:rsidRDefault="00023892" w:rsidP="00F91038">
+    <w:p w14:paraId="56134571" w14:textId="753C0C83" w:rsidR="00FC6835" w:rsidRPr="000B49ED" w:rsidRDefault="00023892" w:rsidP="000B49ED">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>Information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
-        <w:tblW w:w="9235" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9924" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3148"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2184"/>
+        <w:gridCol w:w="3545"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="2439"/>
+        <w:gridCol w:w="2382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC6835" w14:paraId="77013E28" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00FC6835" w14:paraId="77013E28" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C5BE55B" w14:textId="54931C35" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00023892" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Name of the project</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2C7A9DB7" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="7480F9A3" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00FC6835" w14:paraId="7480F9A3" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05BA8C15" w14:textId="61331023" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00023892" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Registration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="609CA55E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="56143B1F" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00FC6835" w14:paraId="56143B1F" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F5D109" w14:textId="03372DEB" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="009C533E" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Person responsable for the project</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Person </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7B61129E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1EA3" w14:paraId="53802EEB" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="009F1EA3" w14:paraId="53802EEB" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="612CFAB0" w14:textId="22CA119E" w:rsidR="009F1EA3" w:rsidRPr="0022744C" w:rsidRDefault="009C533E" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Deadline for submission of applications </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deadline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>applications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F1EA3" w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B23124" w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>according to the project</w:t>
-            </w:r>
+              <w:t>according</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B23124" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B23124" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B23124" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B23124" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009F1EA3" w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="159A1765" w14:textId="77777777" w:rsidR="009F1EA3" w:rsidRPr="0022744C" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="17A9A083" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="001106ED" w14:paraId="69231FCF" w14:textId="77777777" w:rsidTr="00CC14C4">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E4B150" w14:textId="586CC463" w:rsidR="001106ED" w:rsidRPr="0022744C" w:rsidRDefault="00F967A6" w:rsidP="00FC6835">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Coordinator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1317882527"/>
+              <w:placeholder>
+                <w:docPart w:val="390ECAA26AA545DA9B7BCBD9D12DFE7E"/>
+              </w:placeholder>
+              <w:comboBox>
+                <w:listItem w:value="Zvolte položku."/>
+                <w:listItem w:displayText="ANO" w:value="ANO"/>
+                <w:listItem w:displayText="NE" w:value="NE"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="08732135" w14:textId="1B0B348B" w:rsidR="001106ED" w:rsidRDefault="00CC259C" w:rsidP="00FC6835">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Select</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>an</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>item</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CDAB3F" w14:textId="49AC7ECE" w:rsidR="001106ED" w:rsidRPr="0022744C" w:rsidRDefault="00B2732E" w:rsidP="00FC6835">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B2732E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Approved</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B2732E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B2732E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B2732E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Project Registry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2382" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1294898047"/>
+              <w:placeholder>
+                <w:docPart w:val="268394C574424F97A675AAB51C79000F"/>
+              </w:placeholder>
+              <w:comboBox>
+                <w:listItem w:value="Zvolte položku."/>
+                <w:listItem w:displayText="ANO" w:value="ANO"/>
+                <w:listItem w:displayText="NE" w:value="NE"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="442F642E" w14:textId="3A42DA7F" w:rsidR="001106ED" w:rsidRDefault="00CC259C" w:rsidP="00FC6835">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Select</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>an</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>item</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC6835" w14:paraId="17A9A083" w14:textId="77777777" w:rsidTr="00CC14C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7794D42B" w14:textId="6529CE9C" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="0031507C" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Scientific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-19854609"/>
               <w:placeholder>
                 <w:docPart w:val="7A803D3645B94FDC8F76BD14D9783DB8"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:value="Zvolte položku."/>
                 <w:listItem w:displayText="ANO" w:value="ANO"/>
                 <w:listItem w:displayText="NE" w:value="NE"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="239C7DEB" w14:textId="56F12E6A" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00FC6835">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidRPr="0022744C">
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>Select an item.</w:t>
+                  <w:t>Select</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>an</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>item</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="2439" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4597636F" w14:textId="4A9A6AC2" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Repeated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2382" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1029560482"/>
               <w:placeholder>
                 <w:docPart w:val="59DD8D5ADFDF4907ADED1A70DBDB9739"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:value="Zvolte položku."/>
                 <w:listItem w:displayText="ANO" w:value="ANO"/>
                 <w:listItem w:displayText="NE" w:value="NE"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5BCE629A" w14:textId="727C8352" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00FC6835">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidRPr="0022744C">
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>Select an item.</w:t>
+                  <w:t>Select</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>an</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>item</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="0022744C">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617F9103" w14:textId="059302DC" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00F91038">
+    <w:p w14:paraId="617F9103" w14:textId="059302DC" w:rsidR="00F91038" w:rsidRPr="000B49ED" w:rsidRDefault="008D09ED" w:rsidP="000B49ED">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022744C">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>Information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B49ED">
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
-        <w:tblW w:w="9235" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3148"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1438"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250700" w:rsidRPr="0022744C" w14:paraId="6C7C44F3" w14:textId="77777777" w:rsidTr="00DF73E0">
+      <w:tr w:rsidR="009E1C2B" w:rsidRPr="0022744C" w14:paraId="6C7C44F3" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EB0E9B" w14:textId="74FDDCB8" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="0022744C">
+          <w:p w14:paraId="75EB0E9B" w14:textId="74FDDCB8" w:rsidR="009E1C2B" w:rsidRPr="0022744C" w:rsidRDefault="009E1C2B" w:rsidP="0022744C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...6 lines deleted...]
-              <w:t>Applicants (names, titles)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Applicants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>names</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>titles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559C4D70" w14:textId="01C57F11" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00F91038">
+          <w:p w14:paraId="559C4D70" w14:textId="01C57F11" w:rsidR="009E1C2B" w:rsidRPr="0022744C" w:rsidRDefault="009E1C2B" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0022744C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Workplace</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6853A8B6" w14:textId="504FC48D" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00F91038">
+          <w:p w14:paraId="1322A665" w14:textId="77777777" w:rsidR="009E1C2B" w:rsidRPr="0022744C" w:rsidRDefault="009E1C2B" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...6 lines deleted...]
-              <w:t>Share in %</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="080A3853" w14:textId="354A62CC" w:rsidR="009E1C2B" w:rsidRDefault="0032173D" w:rsidP="00444AA5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Alloc</w:t>
+            </w:r>
+            <w:r w:rsidR="00070CC4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00070CC4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00070CC4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>amo</w:t>
+            </w:r>
+            <w:r w:rsidR="00F641D1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00070CC4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6853A8B6" w14:textId="13885E12" w:rsidR="00663A9D" w:rsidRPr="0022744C" w:rsidRDefault="00663A9D" w:rsidP="00444AA5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00602278">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DSRQ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4114">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> use </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AA4114">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA4114">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250700" w:rsidRPr="0022744C" w14:paraId="0A535E5C" w14:textId="77777777" w:rsidTr="00E511CB">
+      <w:tr w:rsidR="007362C0" w:rsidRPr="0022744C" w14:paraId="0A535E5C" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766E21A0" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="766E21A0" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CE0FF" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="7A0CE0FF" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2089CD" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
-[...17 lines deleted...]
-          <w:p w14:paraId="3B579D94" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="1E78B9F0" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B450C69" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="5B2089CD" w14:textId="1E181F62" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007362C0" w:rsidRPr="0022744C" w14:paraId="178EDBB3" w14:textId="77777777" w:rsidTr="00CC14C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B579D94" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F9E33A" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
-[...17 lines deleted...]
-          <w:p w14:paraId="5E8F1B45" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="2B450C69" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33161D94" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="4D7A2FF9" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="727985BD" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="12F9E33A" w14:textId="64207D77" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250700" w:rsidRPr="0022744C" w14:paraId="43D31345" w14:textId="77777777" w:rsidTr="00297288">
+      <w:tr w:rsidR="007362C0" w:rsidRPr="0022744C" w14:paraId="3B0C8EBC" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCC8B80" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="5E8F1B45" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21109919" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="33161D94" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CE27A1" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="0022744C" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="66D57600" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="727985BD" w14:textId="096AF213" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="37DB1560" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="007362C0" w:rsidRPr="0022744C" w14:paraId="43D31345" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1397185C" w14:textId="57B231D4" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00F91038">
+          <w:p w14:paraId="6BCC8B80" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="268E302E" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="0079632D">
+          <w:p w14:paraId="21109919" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD7A670" w14:textId="77777777" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CE27A1" w14:textId="733B87DA" w:rsidR="007362C0" w:rsidRPr="0022744C" w:rsidRDefault="007362C0" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="4FE1084C" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="37DB1560" w14:textId="77777777" w:rsidTr="003F57BB">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACFD458" w14:textId="4585FAFE" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00F91038">
+          <w:p w14:paraId="1397185C" w14:textId="57B231D4" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42123751" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="268E302E" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="395E4052" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="4FE1084C" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07083EB4" w14:textId="15A520D3" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00F91038">
+          <w:p w14:paraId="6ACFD458" w14:textId="4585FAFE" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="008D09ED" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...6 lines deleted...]
-              <w:t>Date of completion of formal requirements</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Amount</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>funding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FEM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>incl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. VAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625A32DD" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="42123751" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="512F27F0" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="395E4052" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD6632D" w14:textId="2BC9E7AC" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00F91038">
+          <w:p w14:paraId="07083EB4" w14:textId="15A520D3" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...25 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>completion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>formal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>requirements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA7A9F0" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="625A32DD" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="3E08DB9E" w14:textId="77777777" w:rsidTr="0022744C">
+      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="512F27F0" w14:textId="77777777" w:rsidTr="00CC14C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="191C1488" w14:textId="5FB58B4D" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00F91038">
+          <w:p w14:paraId="6FD6632D" w14:textId="2BC9E7AC" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022744C">
-[...6 lines deleted...]
-              <w:t>Date and result of the substantive evaluation</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Acceptability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>criteri</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0DF8" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DC0DF8" w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>substantive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>evaluation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>according</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6087" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654C5FEC" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="0EA7A9F0" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="00BB2EBB">
             <w:pPr>
-              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91038" w:rsidRPr="0022744C" w14:paraId="3E08DB9E" w14:textId="77777777" w:rsidTr="00CC14C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191C1488" w14:textId="5FB58B4D" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00BB2EBB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>result</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>substantive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0022744C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>evaluation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654C5FEC" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0022744C" w:rsidRDefault="00F91038" w:rsidP="00BB2EBB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F6A2C" w:rsidRPr="0022744C" w14:paraId="1B493F85" w14:textId="77777777" w:rsidTr="00CC14C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4751C" w14:textId="7EEF4313" w:rsidR="001F6A2C" w:rsidRPr="0022744C" w:rsidRDefault="009C349A" w:rsidP="00BB2EBB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Statement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vice-Dean </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C349A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139D7975" w14:textId="77777777" w:rsidR="001F6A2C" w:rsidRPr="0022744C" w:rsidRDefault="001F6A2C" w:rsidP="00BB2EBB">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74DE120A" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0666FB14" w14:textId="77777777" w:rsidR="00946276" w:rsidRDefault="00946276" w:rsidP="00FC6835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BAE20B" w14:textId="441A48A5" w:rsidR="00946276" w:rsidRDefault="00603C7A" w:rsidP="00FC6835">
+    <w:p w14:paraId="37BAE20B" w14:textId="6B2283F3" w:rsidR="00946276" w:rsidRDefault="00603C7A" w:rsidP="00FC6835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>In Prague on</w:t>
       </w:r>
       <w:r w:rsidR="00946276">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………………</w:t>
       </w:r>
       <w:r w:rsidR="00946276">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00946276">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00946276">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0022744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>………</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2EBB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="0022744C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177E872E" w14:textId="746A9A39" w:rsidR="00946276" w:rsidRPr="00FC6835" w:rsidRDefault="00603C7A" w:rsidP="0022744C">
+    <w:p w14:paraId="177E872E" w14:textId="746A9A39" w:rsidR="00946276" w:rsidRPr="00301394" w:rsidRDefault="00603C7A" w:rsidP="00301394">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:jc w:val="right"/>
-        <w:rPr>
+        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603C7A">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>signature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>submitter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301394">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="396289BC" w14:textId="77777777" w:rsidR="00603C7A" w:rsidRDefault="00603C7A" w:rsidP="00946276">
+    <w:p w14:paraId="396289BC" w14:textId="77777777" w:rsidR="00603C7A" w:rsidRPr="004E6A88" w:rsidRDefault="00603C7A" w:rsidP="00946276">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603C7A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E6A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="593FC1F8" w14:textId="77777777" w:rsidR="00603C7A" w:rsidRPr="0022744C" w:rsidRDefault="00FC6835" w:rsidP="00603C7A">
+    <w:p w14:paraId="593FC1F8" w14:textId="77777777" w:rsidR="00603C7A" w:rsidRPr="00CB6B5D" w:rsidRDefault="00FC6835" w:rsidP="00603C7A">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022744C">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00603C7A" w:rsidRPr="0022744C">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Proof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>successful</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>completion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>formal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603C7A" w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7E0135C2" w14:textId="77777777" w:rsidR="00603C7A" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="00603C7A">
+    <w:p w14:paraId="7E0135C2" w14:textId="50B45055" w:rsidR="00603C7A" w:rsidRPr="00CB6B5D" w:rsidRDefault="00603C7A" w:rsidP="00603C7A">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022744C">
-[...5 lines deleted...]
-        <w:t>2. Evidence of admissibility in the substantive evaluation</w:t>
+      <w:r w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Proof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fulfillment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>technical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51170" w:rsidRPr="00B51170">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E3859C" w14:textId="68961114" w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidRDefault="00603C7A" w:rsidP="0022744C">
+    <w:p w14:paraId="01E3859C" w14:textId="12D9B3E1" w:rsidR="00FC6835" w:rsidRDefault="00603C7A" w:rsidP="0022744C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022744C">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00CB6B5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0022744C">
-[...5 lines deleted...]
-        <w:t>version of the application</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>extract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (screenshot) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>registered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D479CD" w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Registry (ep.czu.cz).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FC6835" w:rsidRPr="0022744C" w:rsidSect="00ED0DB6">
+    <w:p w14:paraId="33EB0F08" w14:textId="7B9B1DC6" w:rsidR="00D479CD" w:rsidRPr="00CB6B5D" w:rsidRDefault="00D479CD" w:rsidP="0022744C">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>resubmitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>proof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>similarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>percentage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D479CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D479CD" w:rsidRPr="00CB6B5D" w:rsidSect="00D479CD">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2410" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2269" w:right="1133" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DFEAEC8" w14:textId="77777777" w:rsidR="0088349B" w:rsidRDefault="0088349B">
+    <w:p w14:paraId="36A14B7A" w14:textId="77777777" w:rsidR="00A15362" w:rsidRDefault="00A15362">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A74BFBD" w14:textId="77777777" w:rsidR="0088349B" w:rsidRDefault="0088349B">
+    <w:p w14:paraId="03B604F5" w14:textId="77777777" w:rsidR="00A15362" w:rsidRDefault="00A15362">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17C5AFEE" w14:textId="77777777" w:rsidR="004D1E7E" w:rsidRPr="004D1E7E" w:rsidRDefault="004D1E7E" w:rsidP="004D1E7E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63C448EE" w14:textId="77777777" w:rsidR="0088349B" w:rsidRDefault="0088349B">
+    <w:p w14:paraId="2BA34759" w14:textId="77777777" w:rsidR="00A15362" w:rsidRDefault="00A15362">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="273B64A3" w14:textId="77777777" w:rsidR="0088349B" w:rsidRDefault="0088349B">
+    <w:p w14:paraId="1A582692" w14:textId="77777777" w:rsidR="00A15362" w:rsidRDefault="00A15362">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56E6DFF9" w14:textId="2F29463F" w:rsidR="004D1E7E" w:rsidRDefault="00873D4A">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A45EAA" wp14:editId="71CC6EDD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2514600</wp:posOffset>
@@ -1353,76 +4001,198 @@
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="EF870F"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:br/>
                           </w:r>
                           <w:r w:rsidR="0022744C">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
-                            <w:t>Department for Science, Research and Quality</w:t>
+                            <w:t xml:space="preserve">Department </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="0022744C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>for</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidR="0022744C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Science, </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="0022744C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>Research</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidR="0022744C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> and </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="0022744C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>Quality</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                         <w:p w14:paraId="0C38A6E0" w14:textId="1FB351A5" w:rsidR="004D1E7E" w:rsidRPr="00082E4F" w:rsidRDefault="0022744C" w:rsidP="0027523A">
                           <w:pPr>
                             <w:pStyle w:val="BasicParagraph"/>
                             <w:spacing w:line="40" w:lineRule="atLeast"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
-                            <w:t>Czech University of Life Sciences</w:t>
+                            <w:t xml:space="preserve">Czech University </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>Life</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="B62933"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t>Sciences</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidR="004D1E7E" w:rsidRPr="00082E4F">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, </w:t>
                           </w:r>
                           <w:r w:rsidR="004D1E7E" w:rsidRPr="00082E4F">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Kamýcká 129, 165 21 Pra</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
@@ -1478,60 +4248,62 @@
                           </w:r>
                           <w:r w:rsidRPr="00807A22">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="de-DE"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1C2E1D1D" w14:textId="77777777" w:rsidR="004D1E7E" w:rsidRPr="00807A22" w:rsidRDefault="008F1A35" w:rsidP="0027523A">
                           <w:pPr>
                             <w:pStyle w:val="BasicParagraph"/>
                             <w:spacing w:line="40" w:lineRule="atLeast"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="de-DE"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00807A22">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="de-DE"/>
                             </w:rPr>
                             <w:t>E-mail</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidR="004D1E7E" w:rsidRPr="00807A22">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="de-DE"/>
                             </w:rPr>
                             <w:t xml:space="preserve">: </w:t>
                           </w:r>
                           <w:r w:rsidR="00C55919" w:rsidRPr="00807A22">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="de-DE"/>
                             </w:rPr>
                             <w:t>sana</w:t>
                           </w:r>
                           <w:r w:rsidR="004D1E7E" w:rsidRPr="00807A22">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="B62933"/>
                               <w:sz w:val="18"/>
@@ -1613,76 +4385,198 @@
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="EF870F"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:br/>
                     </w:r>
                     <w:r w:rsidR="0022744C">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
-                      <w:t>Department for Science, Research and Quality</w:t>
+                      <w:t xml:space="preserve">Department </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="0022744C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>for</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidR="0022744C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Science, </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="0022744C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>Research</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidR="0022744C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> and </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="0022744C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>Quality</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                   <w:p w14:paraId="0C38A6E0" w14:textId="1FB351A5" w:rsidR="004D1E7E" w:rsidRPr="00082E4F" w:rsidRDefault="0022744C" w:rsidP="0027523A">
                     <w:pPr>
                       <w:pStyle w:val="BasicParagraph"/>
                       <w:spacing w:line="40" w:lineRule="atLeast"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
-                      <w:t>Czech University of Life Sciences</w:t>
+                      <w:t xml:space="preserve">Czech University </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>Life</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="B62933"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t>Sciences</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidR="004D1E7E" w:rsidRPr="00082E4F">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
                     <w:r w:rsidR="004D1E7E" w:rsidRPr="00082E4F">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Kamýcká 129, 165 21 Pra</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
@@ -1738,60 +4632,62 @@
                     </w:r>
                     <w:r w:rsidRPr="00807A22">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="de-DE"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1C2E1D1D" w14:textId="77777777" w:rsidR="004D1E7E" w:rsidRPr="00807A22" w:rsidRDefault="008F1A35" w:rsidP="0027523A">
                     <w:pPr>
                       <w:pStyle w:val="BasicParagraph"/>
                       <w:spacing w:line="40" w:lineRule="atLeast"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="de-DE"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00807A22">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="de-DE"/>
                       </w:rPr>
                       <w:t>E-mail</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidR="004D1E7E" w:rsidRPr="00807A22">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="de-DE"/>
                       </w:rPr>
                       <w:t xml:space="preserve">: </w:t>
                     </w:r>
                     <w:r w:rsidR="00C55919" w:rsidRPr="00807A22">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="de-DE"/>
                       </w:rPr>
                       <w:t>sana</w:t>
                     </w:r>
                     <w:r w:rsidR="004D1E7E" w:rsidRPr="00807A22">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="B62933"/>
                         <w:sz w:val="18"/>
@@ -1931,51 +4827,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="722B2726" w14:textId="5D78B3DB" w:rsidR="004D1E7E" w:rsidRDefault="0022744C">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r w:rsidRPr="00807A22">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D842B4" wp14:editId="7A98B1A5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>55392</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2594344" cy="476283"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Obrázek 4"/>
+          <wp:docPr id="1350206414" name="Obrázek 1350206414"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Obrázek 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -2326,201 +5222,232 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8952e,#4b9746,#0295a0,#f15622,#673213,#b62933"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D1E7E"/>
     <w:rsid w:val="0000315F"/>
     <w:rsid w:val="0001353F"/>
     <w:rsid w:val="00013740"/>
     <w:rsid w:val="00017618"/>
     <w:rsid w:val="00023892"/>
+    <w:rsid w:val="00070CC4"/>
     <w:rsid w:val="00082E4F"/>
     <w:rsid w:val="00083ECA"/>
     <w:rsid w:val="00084159"/>
     <w:rsid w:val="000B13EE"/>
+    <w:rsid w:val="000B49ED"/>
     <w:rsid w:val="000D43FD"/>
     <w:rsid w:val="000E18BB"/>
     <w:rsid w:val="00101AD4"/>
+    <w:rsid w:val="001106ED"/>
     <w:rsid w:val="00120312"/>
     <w:rsid w:val="00155F8D"/>
+    <w:rsid w:val="001852AB"/>
     <w:rsid w:val="001B36A5"/>
     <w:rsid w:val="001D28BA"/>
+    <w:rsid w:val="001F6A2C"/>
     <w:rsid w:val="00203887"/>
     <w:rsid w:val="0022744C"/>
     <w:rsid w:val="0023188D"/>
     <w:rsid w:val="00244B66"/>
     <w:rsid w:val="00250700"/>
+    <w:rsid w:val="00263AA3"/>
     <w:rsid w:val="0027523A"/>
     <w:rsid w:val="00275469"/>
+    <w:rsid w:val="0027563F"/>
     <w:rsid w:val="002A30BF"/>
     <w:rsid w:val="002F0B08"/>
     <w:rsid w:val="002F6870"/>
+    <w:rsid w:val="00301394"/>
     <w:rsid w:val="0031507C"/>
     <w:rsid w:val="00317FCA"/>
+    <w:rsid w:val="0032173D"/>
     <w:rsid w:val="0034585B"/>
     <w:rsid w:val="00351381"/>
     <w:rsid w:val="003513E8"/>
     <w:rsid w:val="00355645"/>
     <w:rsid w:val="003809F4"/>
     <w:rsid w:val="003918BF"/>
     <w:rsid w:val="003A21DC"/>
+    <w:rsid w:val="003B5532"/>
+    <w:rsid w:val="003F57BB"/>
     <w:rsid w:val="00416533"/>
     <w:rsid w:val="00420397"/>
     <w:rsid w:val="00425A8D"/>
     <w:rsid w:val="00435862"/>
     <w:rsid w:val="0043606D"/>
+    <w:rsid w:val="00444AA5"/>
     <w:rsid w:val="00445B2D"/>
     <w:rsid w:val="00480373"/>
     <w:rsid w:val="004C4CB1"/>
     <w:rsid w:val="004D1E7E"/>
     <w:rsid w:val="004E643C"/>
+    <w:rsid w:val="004E6A88"/>
     <w:rsid w:val="0051779A"/>
     <w:rsid w:val="005360A7"/>
     <w:rsid w:val="0058028A"/>
     <w:rsid w:val="00586BEA"/>
     <w:rsid w:val="00590ECA"/>
     <w:rsid w:val="005B3207"/>
     <w:rsid w:val="005B4BC4"/>
+    <w:rsid w:val="00602278"/>
     <w:rsid w:val="00603C7A"/>
     <w:rsid w:val="00646B94"/>
+    <w:rsid w:val="00663A9D"/>
+    <w:rsid w:val="00663D72"/>
     <w:rsid w:val="00690A05"/>
     <w:rsid w:val="006978D1"/>
     <w:rsid w:val="006A650B"/>
     <w:rsid w:val="006E06C4"/>
     <w:rsid w:val="00703088"/>
     <w:rsid w:val="00723B3B"/>
     <w:rsid w:val="00724443"/>
     <w:rsid w:val="00724590"/>
     <w:rsid w:val="0073055C"/>
     <w:rsid w:val="007353EA"/>
+    <w:rsid w:val="007362C0"/>
     <w:rsid w:val="007758B0"/>
     <w:rsid w:val="007A4839"/>
     <w:rsid w:val="007C6D6F"/>
     <w:rsid w:val="007D5452"/>
     <w:rsid w:val="007E092A"/>
     <w:rsid w:val="00807A22"/>
     <w:rsid w:val="00820FC3"/>
     <w:rsid w:val="008276A4"/>
     <w:rsid w:val="00835CB7"/>
     <w:rsid w:val="00851875"/>
     <w:rsid w:val="00872257"/>
     <w:rsid w:val="00873D4A"/>
     <w:rsid w:val="0088349B"/>
     <w:rsid w:val="008931E4"/>
     <w:rsid w:val="008D09ED"/>
     <w:rsid w:val="008E0D5B"/>
     <w:rsid w:val="008F1A35"/>
     <w:rsid w:val="009102F1"/>
     <w:rsid w:val="00927E0B"/>
     <w:rsid w:val="00946276"/>
     <w:rsid w:val="00964090"/>
     <w:rsid w:val="00987CDB"/>
+    <w:rsid w:val="009C349A"/>
     <w:rsid w:val="009C5273"/>
     <w:rsid w:val="009C533E"/>
+    <w:rsid w:val="009E1C2B"/>
     <w:rsid w:val="009F1EA3"/>
+    <w:rsid w:val="00A15362"/>
+    <w:rsid w:val="00AA4114"/>
     <w:rsid w:val="00B000EF"/>
     <w:rsid w:val="00B12581"/>
     <w:rsid w:val="00B23124"/>
+    <w:rsid w:val="00B2732E"/>
     <w:rsid w:val="00B43851"/>
+    <w:rsid w:val="00B51170"/>
     <w:rsid w:val="00B57534"/>
     <w:rsid w:val="00BA3B49"/>
     <w:rsid w:val="00BA522F"/>
+    <w:rsid w:val="00BB2EBB"/>
     <w:rsid w:val="00BF3BE0"/>
     <w:rsid w:val="00C34ACD"/>
     <w:rsid w:val="00C35515"/>
     <w:rsid w:val="00C55919"/>
     <w:rsid w:val="00C6592E"/>
     <w:rsid w:val="00C90D30"/>
     <w:rsid w:val="00CB5988"/>
+    <w:rsid w:val="00CB6B5D"/>
+    <w:rsid w:val="00CC14C4"/>
+    <w:rsid w:val="00CC259C"/>
     <w:rsid w:val="00CC6241"/>
     <w:rsid w:val="00D30B21"/>
+    <w:rsid w:val="00D479CD"/>
     <w:rsid w:val="00D60C11"/>
     <w:rsid w:val="00D93434"/>
     <w:rsid w:val="00DA54A1"/>
     <w:rsid w:val="00DB237B"/>
     <w:rsid w:val="00DC0DF8"/>
     <w:rsid w:val="00DD2094"/>
     <w:rsid w:val="00DE5A77"/>
     <w:rsid w:val="00E20B36"/>
     <w:rsid w:val="00E4360F"/>
     <w:rsid w:val="00E83016"/>
     <w:rsid w:val="00E901EC"/>
     <w:rsid w:val="00EA4CDC"/>
     <w:rsid w:val="00EC23FA"/>
     <w:rsid w:val="00ED0DB6"/>
     <w:rsid w:val="00EF39EC"/>
     <w:rsid w:val="00F5372D"/>
     <w:rsid w:val="00F54CB3"/>
+    <w:rsid w:val="00F641D1"/>
     <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="00F967A6"/>
     <w:rsid w:val="00FC6835"/>
     <w:rsid w:val="00FE24A8"/>
     <w:rsid w:val="00FF0A82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8952e,#4b9746,#0295a0,#f15622,#673213,#b62933"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -2897,111 +5824,108 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00820FC3"/>
+    <w:rsid w:val="00CC259C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F1A35"/>
+    <w:rsid w:val="00CB6B5D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="000B49ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
@@ -3111,72 +6035,72 @@
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="005B4BC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="005B4BC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008F1A35"/>
+    <w:rsid w:val="00CB6B5D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
     <w:name w:val="Nadpis 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="000B49ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:rsid w:val="00FC6835"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC6835"/>
     <w:rPr>
@@ -3284,165 +6208,227 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9DEDA4F3-7C60-4B09-8D54-AAB668404AEC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A94709" w:rsidRDefault="00463A46" w:rsidP="00463A46">
           <w:pPr>
             <w:pStyle w:val="59DD8D5ADFDF4907ADED1A70DBDB97391"/>
           </w:pPr>
           <w:r w:rsidRPr="006A799A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zvolte položku.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="268394C574424F97A675AAB51C79000F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA70630E-9629-4341-8A20-07EDEDC80306}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00E419A1" w:rsidP="00E419A1">
+          <w:pPr>
+            <w:pStyle w:val="268394C574424F97A675AAB51C79000F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006A799A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zvolte položku.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="390ECAA26AA545DA9B7BCBD9D12DFE7E"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1080FE35-9AE9-46D0-993D-A3F03D2ABDD3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00E419A1" w:rsidP="00E419A1">
+          <w:pPr>
+            <w:pStyle w:val="390ECAA26AA545DA9B7BCBD9D12DFE7E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006A799A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zvolte položku.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00463A46"/>
     <w:rsid w:val="000107C4"/>
     <w:rsid w:val="000C3A20"/>
+    <w:rsid w:val="001852AB"/>
     <w:rsid w:val="001D28BA"/>
     <w:rsid w:val="00201A8D"/>
     <w:rsid w:val="00244B66"/>
     <w:rsid w:val="002F0B08"/>
     <w:rsid w:val="00416533"/>
     <w:rsid w:val="00463A46"/>
     <w:rsid w:val="004722F5"/>
     <w:rsid w:val="006E60E4"/>
     <w:rsid w:val="007B749C"/>
     <w:rsid w:val="007C6D6F"/>
     <w:rsid w:val="007D5452"/>
     <w:rsid w:val="00833623"/>
     <w:rsid w:val="00851875"/>
     <w:rsid w:val="008B0237"/>
     <w:rsid w:val="00991AE9"/>
     <w:rsid w:val="00A6353C"/>
     <w:rsid w:val="00A94709"/>
     <w:rsid w:val="00AC7EA4"/>
+    <w:rsid w:val="00BA7F77"/>
     <w:rsid w:val="00C76F41"/>
     <w:rsid w:val="00CF7045"/>
     <w:rsid w:val="00D21C68"/>
     <w:rsid w:val="00D43A6F"/>
     <w:rsid w:val="00D93434"/>
+    <w:rsid w:val="00E419A1"/>
     <w:rsid w:val="00E660A8"/>
     <w:rsid w:val="00F87A22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -3854,77 +6840,103 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00463A46"/>
+    <w:rsid w:val="00E419A1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A803D3645B94FDC8F76BD14D9783DB81">
     <w:name w:val="7A803D3645B94FDC8F76BD14D9783DB81"/>
     <w:rsid w:val="00463A46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59DD8D5ADFDF4907ADED1A70DBDB97391">
     <w:name w:val="59DD8D5ADFDF4907ADED1A70DBDB97391"/>
     <w:rsid w:val="00463A46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="268394C574424F97A675AAB51C79000F">
+    <w:name w:val="268394C574424F97A675AAB51C79000F"/>
+    <w:rsid w:val="00E419A1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="390ECAA26AA545DA9B7BCBD9D12DFE7E">
+    <w:name w:val="390ECAA26AA545DA9B7BCBD9D12DFE7E"/>
+    <w:rsid w:val="00E419A1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -4176,78 +7188,84 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>151</Words>
-  <Characters>917</Characters>
+  <Words>197</Words>
+  <Characters>1168</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1059</CharactersWithSpaces>
+  <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Michal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>