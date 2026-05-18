--- v0 (2025-12-14)
+++ v1 (2026-05-18)
@@ -1,1157 +1,1813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="054F80F7" w14:textId="2DE7E0C7" w:rsidR="008F1A35" w:rsidRDefault="00FC6835" w:rsidP="008F1A35">
+    <w:p w14:paraId="054F80F7" w14:textId="1C1343B5" w:rsidR="008F1A35" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="002B56E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:t xml:space="preserve">Formulář pro doložení stavu projektu pro potřeby </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:br/>
         <w:t>Motivačního programu PEF v roce 20</w:t>
       </w:r>
-      <w:r w:rsidR="00EC23FA">
+      <w:r w:rsidR="00EC23FA" w:rsidRPr="0003784F">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000E18BB">
-        <w:t>5</w:t>
+      <w:r w:rsidR="005C3E48" w:rsidRPr="0003784F">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56134571" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00F91038">
+    <w:p w14:paraId="56134571" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="002B56E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6835">
+      <w:r w:rsidRPr="0003784F">
         <w:t>Informace o projektu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9235" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2683"/>
+        <w:gridCol w:w="2722"/>
         <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="2525"/>
-        <w:gridCol w:w="2184"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="1693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC6835" w14:paraId="77013E28" w14:textId="77777777" w:rsidTr="00FC6835">
+      <w:tr w:rsidR="00FC6835" w:rsidRPr="0003784F" w14:paraId="77013E28" w14:textId="77777777" w:rsidTr="00276D23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5BE55B" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="3C5BE55B" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Název projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="6513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7A9DB7" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="2C7A9DB7" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="7480F9A3" w14:textId="77777777" w:rsidTr="00FC6835">
+      <w:tr w:rsidR="00FC6835" w:rsidRPr="0003784F" w14:paraId="7480F9A3" w14:textId="77777777" w:rsidTr="00276D23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BA8C15" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="05BA8C15" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Registrační číslo žádosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="6513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="609CA55E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="609CA55E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="56143B1F" w14:textId="77777777" w:rsidTr="00FC6835">
+      <w:tr w:rsidR="00FC6835" w:rsidRPr="0003784F" w14:paraId="56143B1F" w14:textId="77777777" w:rsidTr="00276D23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F5D109" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
+          <w:p w14:paraId="12F5D109" w14:textId="30CF8AB0" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00BC1EF8" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Vyhlašovatel výzvy</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Poskytovatel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="6513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B61129E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="7B61129E" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1EA3" w14:paraId="53802EEB" w14:textId="77777777" w:rsidTr="00FC6835">
+      <w:tr w:rsidR="009F1EA3" w:rsidRPr="0003784F" w14:paraId="53802EEB" w14:textId="77777777" w:rsidTr="00276D23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612CFAB0" w14:textId="77777777" w:rsidR="009F1EA3" w:rsidRPr="00F91038" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
+          <w:p w14:paraId="612CFAB0" w14:textId="77777777" w:rsidR="009F1EA3" w:rsidRPr="0003784F" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Termín pro podání žádosti (dle výzvy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="6513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="159A1765" w14:textId="77777777" w:rsidR="009F1EA3" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
+          <w:p w14:paraId="159A1765" w14:textId="77777777" w:rsidR="009F1EA3" w:rsidRPr="0003784F" w:rsidRDefault="009F1EA3" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC6835" w14:paraId="17A9A083" w14:textId="77777777" w:rsidTr="00FC6835">
+      <w:tr w:rsidR="00276D23" w:rsidRPr="0003784F" w14:paraId="00C36D29" w14:textId="77777777" w:rsidTr="005F2D1B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7794D42B" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="4B054905" w14:textId="2A443725" w:rsidR="00276D23" w:rsidRPr="0003784F" w:rsidRDefault="00276D23" w:rsidP="00171726">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Koordinátor projektu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="2086177021"/>
+              <w:placeholder>
+                <w:docPart w:val="E7780663107A4CA1AB548722F13F057B"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:comboBox>
+                <w:listItem w:value="Zvolte položku."/>
+                <w:listItem w:displayText="ANO" w:value="ANO"/>
+                <w:listItem w:displayText="NE" w:value="NE"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="24CF15E4" w14:textId="77777777" w:rsidR="00276D23" w:rsidRPr="0003784F" w:rsidRDefault="00276D23" w:rsidP="00171726">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0003784F">
+                  <w:rPr>
+                    <w:rStyle w:val="Zstupntext"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Zvolte položku.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378793D6" w14:textId="2D6BC7F6" w:rsidR="00276D23" w:rsidRPr="0003784F" w:rsidRDefault="00276D23" w:rsidP="00171726">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Schválen v</w:t>
+            </w:r>
+            <w:r w:rsidR="005F2D1B" w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> Evidenci projektů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1643654730"/>
+              <w:placeholder>
+                <w:docPart w:val="FA0C572DE55541CBA5F7ECC230403B0F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:comboBox>
+                <w:listItem w:value="Zvolte položku."/>
+                <w:listItem w:displayText="ANO" w:value="ANO"/>
+                <w:listItem w:displayText="NE" w:value="NE"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="673F4192" w14:textId="77777777" w:rsidR="00276D23" w:rsidRPr="0003784F" w:rsidRDefault="00276D23" w:rsidP="00171726">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0003784F">
+                  <w:rPr>
+                    <w:rStyle w:val="Zstupntext"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Zvolte položku.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC6835" w:rsidRPr="0003784F" w14:paraId="17A9A083" w14:textId="77777777" w:rsidTr="005F2D1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7794D42B" w14:textId="7C3769B2" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vědecký projekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:id w:val="-19854609"/>
               <w:placeholder>
                 <w:docPart w:val="7A803D3645B94FDC8F76BD14D9783DB8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:comboBox>
                 <w:listItem w:value="Zvolte položku."/>
                 <w:listItem w:displayText="ANO" w:value="ANO"/>
                 <w:listItem w:displayText="NE" w:value="NE"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="239C7DEB" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+              <w:p w14:paraId="239C7DEB" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006A799A">
+                <w:r w:rsidRPr="0003784F">
                   <w:rPr>
                     <w:rStyle w:val="Zstupntext"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Zvolte položku.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4597636F" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+          <w:p w14:paraId="4597636F" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Opakovaná žádost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1693" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:id w:val="-1029560482"/>
               <w:placeholder>
                 <w:docPart w:val="59DD8D5ADFDF4907ADED1A70DBDB9739"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:comboBox>
                 <w:listItem w:value="Zvolte položku."/>
                 <w:listItem w:displayText="ANO" w:value="ANO"/>
                 <w:listItem w:displayText="NE" w:value="NE"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5BCE629A" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+              <w:p w14:paraId="5BCE629A" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006A799A">
+                <w:r w:rsidRPr="0003784F">
                   <w:rPr>
                     <w:rStyle w:val="Zstupntext"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Zvolte položku.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617F9103" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00FC6835" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+    <w:p w14:paraId="617F9103" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="0003784F" w:rsidRDefault="00F91038" w:rsidP="002B56E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6835">
-[...3 lines deleted...]
-        <w:t>žádosti</w:t>
+      <w:r w:rsidRPr="0003784F">
+        <w:t>Informace o žádosti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
-        <w:tblW w:w="9235" w:type="dxa"/>
+        <w:tblW w:w="9243" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2683"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1438"/>
+        <w:gridCol w:w="3856"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250700" w14:paraId="6C7C44F3" w14:textId="77777777" w:rsidTr="00DF73E0">
+      <w:tr w:rsidR="00B67D8F" w:rsidRPr="0003784F" w14:paraId="6C7C44F3" w14:textId="0C122924" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EB0E9B" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="00F91038" w:rsidRDefault="00250700" w:rsidP="00F91038">
+          <w:p w14:paraId="75EB0E9B" w14:textId="7D1AD30D" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Předkladatelé žádosti</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Předkladatelé žádosti </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> (jména, tituly)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(jména, tituly)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559C4D70" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="00F91038" w:rsidRDefault="00250700" w:rsidP="00F91038">
+          <w:p w14:paraId="559C4D70" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pracoviště</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6853A8B6" w14:textId="77777777" w:rsidR="00250700" w:rsidRPr="00F91038" w:rsidRDefault="00250700" w:rsidP="00F91038">
+          <w:p w14:paraId="6853A8B6" w14:textId="55621CF7" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Podíl v %</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Návrh podílu </w:t>
+            </w:r>
+            <w:r w:rsidR="002B56E0" w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>v %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC10BDE" w14:textId="4EB0DA83" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="00F91038">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Přidělená částka (vyplňuje OVVK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250700" w14:paraId="0A535E5C" w14:textId="77777777" w:rsidTr="00E511CB">
+      <w:tr w:rsidR="00B67D8F" w:rsidRPr="0003784F" w14:paraId="0A535E5C" w14:textId="1BF1098F" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766E21A0" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="766E21A0" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CE0FF" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="7A0CE0FF" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2089CD" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="5B2089CD" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B450C69" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="0908787D" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67D8F" w:rsidRPr="0003784F" w14:paraId="178EDBB3" w14:textId="2502F61B" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B579D94" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F9E33A" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="2B450C69" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33161D94" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="12F9E33A" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="727985BD" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="7DA8211A" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250700" w14:paraId="43D31345" w14:textId="77777777" w:rsidTr="00297288">
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="47DECEE6" w14:textId="77777777" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCC8B80" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="45D75F05" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21109919" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="72651250" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CE27A1" w14:textId="77777777" w:rsidR="00250700" w:rsidRDefault="00250700" w:rsidP="0079632D">
+          <w:p w14:paraId="2A7C7C8D" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2FFDF" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w14:paraId="37DB1560" w14:textId="77777777" w:rsidTr="0079632D">
+      <w:tr w:rsidR="002B56E0" w:rsidRPr="0003784F" w14:paraId="43D31345" w14:textId="58B8B03D" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1397185C" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00F91038" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+          <w:p w14:paraId="6BCC8B80" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21109919" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14CE27A1" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="404DE801" w14:textId="77777777" w:rsidR="00B67D8F" w:rsidRPr="0003784F" w:rsidRDefault="00B67D8F" w:rsidP="0079632D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="37DB1560" w14:textId="07CA5206" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1397185C" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Datum podání žádosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="268E302E" w14:textId="77777777" w:rsidR="00F91038" w:rsidRDefault="00F91038" w:rsidP="0079632D">
+          <w:p w14:paraId="77B9539E" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="0079632D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w14:paraId="4FE1084C" w14:textId="77777777" w:rsidTr="009F1EA3">
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="4FE1084C" w14:textId="1BC9D162" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACFD458" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00F91038" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+          <w:p w14:paraId="6ACFD458" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Výše finančních prostředků pro PEF vč. DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42123751" w14:textId="77777777" w:rsidR="00F91038" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="28724F2E" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="009F1EA3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w14:paraId="395E4052" w14:textId="77777777" w:rsidTr="009F1EA3">
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="395E4052" w14:textId="4454627D" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="424"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07083EB4" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00F91038" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+          <w:p w14:paraId="07083EB4" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Datum splnění formálních náležitostí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625A32DD" w14:textId="77777777" w:rsidR="00F91038" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="745339E3" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="009F1EA3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w14:paraId="512F27F0" w14:textId="77777777" w:rsidTr="009F1EA3">
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="512F27F0" w14:textId="37E0A98F" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD6632D" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00F91038" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+          <w:p w14:paraId="6FD6632D" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (dle výzvy)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kritérium přijatelnosti ve věcném hodnocení (dle výzvy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA7A9F0" w14:textId="77777777" w:rsidR="00F91038" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="40D5A299" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="009F1EA3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91038" w14:paraId="3E08DB9E" w14:textId="77777777" w:rsidTr="009F1EA3">
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="3E08DB9E" w14:textId="5ECBA4A4" w:rsidTr="002D572C">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="191C1488" w14:textId="77777777" w:rsidR="00F91038" w:rsidRPr="00F91038" w:rsidRDefault="00F91038" w:rsidP="00F91038">
+          <w:p w14:paraId="191C1488" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91038">
+            <w:r w:rsidRPr="0003784F">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Datum a výsledek věcného hodnocení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654C5FEC" w14:textId="77777777" w:rsidR="00F91038" w:rsidRDefault="00F91038" w:rsidP="009F1EA3">
+          <w:p w14:paraId="45781858" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="009F1EA3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D572C" w:rsidRPr="0003784F" w14:paraId="265E67D3" w14:textId="77777777" w:rsidTr="00C15EC0">
+        <w:trPr>
+          <w:trHeight w:val="986"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EE79ED" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="00F91038">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vyjádření proděkana pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003784F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VaV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F727E27" w14:textId="77777777" w:rsidR="002D572C" w:rsidRPr="0003784F" w:rsidRDefault="002D572C" w:rsidP="009F1EA3">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74DE120A" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00FC6835">
+    <w:p w14:paraId="696039D6" w14:textId="77777777" w:rsidR="005F2D1B" w:rsidRPr="0003784F" w:rsidRDefault="005F2D1B" w:rsidP="00FC6835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0666FB14" w14:textId="77777777" w:rsidR="00946276" w:rsidRDefault="00946276" w:rsidP="00FC6835">
+    <w:p w14:paraId="67B07527" w14:textId="77777777" w:rsidR="00E42785" w:rsidRPr="0003784F" w:rsidRDefault="00E42785" w:rsidP="00FC6835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BAE20B" w14:textId="77777777" w:rsidR="00946276" w:rsidRDefault="00946276" w:rsidP="00FC6835">
+    <w:p w14:paraId="37BAE20B" w14:textId="1481FDF3" w:rsidR="00946276" w:rsidRPr="0003784F" w:rsidRDefault="00946276" w:rsidP="00FC6835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>V Praze dne …………………………</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B56E0" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177E872E" w14:textId="77777777" w:rsidR="00946276" w:rsidRPr="00FC6835" w:rsidRDefault="005B3207" w:rsidP="005B3207">
+    <w:p w14:paraId="177E872E" w14:textId="77777777" w:rsidR="00946276" w:rsidRPr="0003784F" w:rsidRDefault="005B3207" w:rsidP="005B3207">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="5664"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   podpis předkladatele formuláře</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C14B89D" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00F91038" w:rsidRDefault="00FC6835" w:rsidP="00F91038">
+    <w:p w14:paraId="6C14B89D" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="002B56E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F91038">
+      <w:r w:rsidRPr="0003784F">
         <w:t>Přílohy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FB551F" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00946276">
+    <w:p w14:paraId="71FB551F" w14:textId="7230C3FE" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00946276">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1. Doložení úspěšného splnění formálních náležitostí projektu</w:t>
       </w:r>
+      <w:r w:rsidR="00E05791" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51FD6A4A" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00946276">
+    <w:p w14:paraId="51FD6A4A" w14:textId="5CA78712" w:rsidR="00FC6835" w:rsidRPr="0003784F" w:rsidRDefault="00FC6835" w:rsidP="00946276">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. Doložení splnění přijatelnosti ve věcném hodnocení</w:t>
       </w:r>
+      <w:r w:rsidR="00E05791" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01E3859C" w14:textId="77777777" w:rsidR="00FC6835" w:rsidRPr="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00946276">
+    <w:p w14:paraId="2CECCACC" w14:textId="4C6DD633" w:rsidR="00E05791" w:rsidRPr="0003784F" w:rsidRDefault="00E05791" w:rsidP="00946276">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. V případě opakované žádosti: </w:t>
+        <w:t xml:space="preserve">3. Doložení </w:t>
       </w:r>
-      <w:r w:rsidR="00F91038">
+      <w:r w:rsidR="00E42785" w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>výpisu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (printscreen) zaevidovaného</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42785" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a schváleného</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projektu v Evidenci projektů</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1EF8" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(ep.czu.cz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AADA0B5" w14:textId="40A70F67" w:rsidR="002B56E0" w:rsidRPr="002D572C" w:rsidRDefault="00E42785" w:rsidP="002D572C">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6835" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. V případě opakované žádosti: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91038" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">doložení </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC6835" w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>procent</w:t>
       </w:r>
-      <w:r w:rsidR="00F91038">
+      <w:r w:rsidR="00F91038" w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC6835" w:rsidRPr="0003784F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> shody s předchozí verzí žádosti</w:t>
       </w:r>
+      <w:r w:rsidR="00E05791" w:rsidRPr="0003784F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FC6835" w:rsidRPr="00FC6835" w:rsidSect="00ED0DB6">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="002B56E0" w:rsidRPr="002D572C" w:rsidSect="00ED0DB6">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="020E9CCC" w14:textId="77777777" w:rsidR="003D5059" w:rsidRDefault="003D5059">
+    <w:p w14:paraId="6384163D" w14:textId="77777777" w:rsidR="007937CF" w:rsidRDefault="007937CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F1FEBCA" w14:textId="77777777" w:rsidR="003D5059" w:rsidRDefault="003D5059">
+    <w:p w14:paraId="4BDBA22E" w14:textId="77777777" w:rsidR="007937CF" w:rsidRDefault="007937CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17C5AFEE" w14:textId="77777777" w:rsidR="004D1E7E" w:rsidRPr="004D1E7E" w:rsidRDefault="004D1E7E" w:rsidP="004D1E7E">
+  <w:p w14:paraId="22A18CA3" w14:textId="77777777" w:rsidR="000341AA" w:rsidRDefault="000341AA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6385A4BF" w14:textId="77777777" w:rsidR="000341AA" w:rsidRDefault="000341AA">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="192C4F6F" w14:textId="77777777" w:rsidR="000341AA" w:rsidRDefault="000341AA">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="313A4B47" w14:textId="77777777" w:rsidR="003D5059" w:rsidRDefault="003D5059">
+    <w:p w14:paraId="4E2C0789" w14:textId="77777777" w:rsidR="007937CF" w:rsidRDefault="007937CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="147C233C" w14:textId="77777777" w:rsidR="003D5059" w:rsidRDefault="003D5059">
+    <w:p w14:paraId="07D0F28B" w14:textId="77777777" w:rsidR="007937CF" w:rsidRDefault="007937CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56E6DFF9" w14:textId="53383E6A" w:rsidR="004D1E7E" w:rsidRDefault="0000315F">
+  <w:p w14:paraId="02EE6BB9" w14:textId="77777777" w:rsidR="000341AA" w:rsidRDefault="000341AA">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FFD8605" w14:textId="3C0B6D0C" w:rsidR="005F2D1B" w:rsidRDefault="0000315F">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r w:rsidRPr="00807A22">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D842B4" wp14:editId="63A64DE8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D842B4" wp14:editId="3230EBF8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-290195</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:posOffset>26670</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2940050" cy="1150454"/>
+          <wp:extent cx="2828925" cy="1073150"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Obrázek 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2940050" cy="1150454"/>
+                    <a:ext cx="2893436" cy="1097622"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00873D4A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A45EAA" wp14:editId="52E443BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2514600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3314700" cy="914400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -1832,51 +2488,51 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="70D086A2" id="Text Box 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-15.65pt;margin-top:9.6pt;width:230.45pt;height:73.2pt;z-index:251654656;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1H6da4AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3U7dKo6WrZVRHS&#10;wiItfIDjOIlF4rHGbpPy9YydtFvghrhYnhnnzXtvJtu7se/YUaHTYAqeLpacKSOh0qYp+Pdv+3fv&#10;OXNemEp0YFTBT8rxu93bN9vB5iqDFrpKISMQ4/LBFrz13uZJ4mSreuEWYJWhYg3YC08hNkmFYiD0&#10;vkuy5XKdDICVRZDKOco+TkW+i/h1raR/rmunPOsKTtx8PDGeZTiT3VbkDQrbajnTEP/AohfaUNML&#10;1KPwgh1Q/wXVa4ngoPYLCX0Cda2lihpITbr8Q81LK6yKWsgcZy82uf8HK78cX+xXZH78ACMNMIpw&#10;9gnkD8cMPLTCNOoeEYZWiYoap8GyZLAunz8NVrvcBZBy+AwVDVkcPESgscY+uEI6GaHTAE4X09Xo&#10;maRktsnWt+kNZ5Jqm2yzXsWpJCI/f23R+Y8KehYuBUcaakQXxyfnAxuRn5+EZgb2uuviYDvzW4Ie&#10;hkxkHwhP1P1YjkxXs7QgpoTqRHIQpnWh9aZLC/iTs4FWpeCGdpmz7pMhQzbpihgzH4PVzW1GAV5X&#10;yuuKMJKACu45m64PftrGg0XdtNTnPIJ7MnGvo75XTjN5WoYoe17csG3XcXz1+nvtfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEIMcofdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b2m6r1tJ0QgPOwOABssY0pY1TNdlWeHrMCY72/+n352o3u0GccQqdJwXpMgGB1HjTUavg/e1p&#10;sQURoiajB0+o4AsD7Orrq0qXxl/oFc+H2AouoVBqBTbGsZQyNBadDks/InH24SenI49TK82kL1zu&#10;BpklSS6d7ogvWD3i3mLTH05OwTZxz31fZC/Brb/Tjd0/+MfxU6nbm/n+DkTEOf7B8KvP6lCz09Gf&#10;yAQxKFis0hWjHBQZCAbWWZGDOPIi3+Qg60r+f6H+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHUfp1rgAQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEIMcofdAAAACgEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="0DE408FE" w14:textId="27F180DD" w:rsidR="002F6870" w:rsidRDefault="002F6870"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="722B2726" w14:textId="2360CA29" w:rsidR="004D1E7E" w:rsidRDefault="004D1E7E">
+  <w:p w14:paraId="0034FEF7" w14:textId="77777777" w:rsidR="005F2D1B" w:rsidRDefault="005F2D1B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C89D8E2" w14:textId="5A1118DB" w:rsidR="004D1E7E" w:rsidRDefault="00873D4A">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC9DDC1" wp14:editId="6F924940">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>568959</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5829300" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1909,55 +2565,65 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7ED97814" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,44.8pt" to="459pt,44.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSorlmsQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW5SWpVVNpVIKZcC&#10;kVp+wMT27lp4PZbHySb/nrGbpKjcEBdrvvz85s14eXcYndibSBZ9K+ezWgrjFWrr+1b+fH74cCsF&#10;JfAaHHrTyqMhebd6/245hcYscECnTRQM4qmZQiuHlEJTVaQGMwLNMBjPyQ7jCInd2Fc6wsToo6sW&#10;dX1TTRh1iKgMEUfvX5JyVfC7zqj0o+vIJOFaydxSOWM5t/msVkto+ghhsOpEA/6BxQjW86MXqHtI&#10;IHbR/gU1WhWRsEszhWOFXWeVKT1wN/P6TTdPAwRTemFxKFxkov8Hq77v134TM3V18E/hEdUvEh7X&#10;A/jeFALPx8CDm2epqilQc7mSHQqbKLbTN9RcA7uERYVDF8cMyf2JQxH7eBHbHJJQHLy+XXy6qnkm&#10;6pyroDlfDJHSV4OjyEYrnfVZB2hg/0gpE4HmXJLDHh+sc2WWzouplYvrjwydU4TO6pwtTuy3axfF&#10;HngdPt8wgavS1puyiDuvC9pgQH852Qmse7H5dedPamQB8rZRs0V93MSzSjyvQvO0W3kh/vTL7dcf&#10;sPoNAAD//wMAUEsDBBQABgAIAAAAIQCgBKWK2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqFMEJQ1xKoQEh1wQhQNHN17iqPY6irdt+HsWcYDjzKxm3tabOQZ1xCkPiQws&#10;FwUopC65gXoD729PVyWozJacDYnQwBdm2DTnZ7WtXDrRKx633CspoVxZA555rLTOncdo8yKNSJJ9&#10;pilaFjn12k32JOUx6OuiWOloB5IFb0d89Njtt4doYGgxjPupveH25YNvfevvnvVszOXF/HAPinHm&#10;v2P4wRd0aIRplw7ksgoG5BE2UK5XoCRdL0sxdr+Gbmr9H7/5BgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANKiuWaxAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKAEpYrZAAAABgEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="#b62933" strokeweight="2pt"/>
+            <v:line w14:anchorId="0829FD22" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,44.8pt" to="459pt,44.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5FONlwQEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107TZSuvI5Up+nF&#10;bS0l/QFjYHdRgUGAvet/3wF/tGlvVS+IYWYeb96D5cNkDTuoEDW6ls9nNWfKCZTa9S3//vL07p6z&#10;mMBJMOhUy48q8ofV2zfL0TdqgQMaqQIjEBeb0bd8SMk3VRXFoCzEGXrlKNlhsJAoDH0lA4yEbk21&#10;qOu7asQgfUChYqTTx1OSrwp+1ymRvnVdVImZlhO3VNZQ1l1eq9USmj6AH7Q404B/YGFBO7r0CvUI&#10;Cdg+6L+grBYBI3ZpJtBW2HVaqDIDTTOv/5jmeQCvyiwkTvRXmeL/gxVfD9vAtCTvOHNgyaKNdord&#10;ZGVGHxsqWLttyLOJyT37DYofkTlcD+B6VRi+HD21zXNH9aolB9ET/m78gpJqYJ+wyDR1wWZIEoBN&#10;xY3j1Q01JSbo8PZ+8eGmJtPEJVdBc2n0IabPCi3Lm5Yb4lyA4bCJKROB5lKS73H4pI0pZhvHxpYv&#10;bt8TdE5FNFrmbAlCv1ubwA5A7+XjHREoQhDaq7KAeycL2qBAfjrvE2hz2lO9cWc1sgAnKXcoj9tw&#10;UYkMLTTPjy+/mN/j0v3ri6x+AgAA//8DAFBLAwQUAAYACAAAACEAoASlitkAAAAGAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTBCUNcSqEBIdcEIUDRzde4qj2Ooq3bfh7FnGA&#10;48ysZt7WmzkGdcQpD4kMLBcFKKQuuYF6A+9vT1clqMyWnA2J0MAXZtg052e1rVw60Sset9wrKaFc&#10;WQOeeay0zp3HaPMijUiSfaYpWhY59dpN9iTlMejroljpaAeSBW9HfPTY7beHaGBoMYz7qb3h9uWD&#10;b33r7571bMzlxfxwD4px5r9j+MEXdGiEaZcO5LIKBuQRNlCuV6AkXS9LMXa/hm5q/R+/+QYAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5FONlwQEAAGoDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgBKWK2QAAAAYBAAAPAAAAAAAAAAAAAAAAABsE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#b62933" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC191D7" w14:textId="77777777" w:rsidR="000341AA" w:rsidRDefault="000341AA">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA77404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DF43EF0"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2181,177 +2847,194 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8952e,#4b9746,#0295a0,#f15622,#673213,#b62933"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D1E7E"/>
     <w:rsid w:val="0000315F"/>
     <w:rsid w:val="0001353F"/>
     <w:rsid w:val="00013740"/>
+    <w:rsid w:val="000341AA"/>
+    <w:rsid w:val="0003784F"/>
+    <w:rsid w:val="000607DE"/>
     <w:rsid w:val="00082E4F"/>
     <w:rsid w:val="00083ECA"/>
     <w:rsid w:val="00084159"/>
     <w:rsid w:val="000B13EE"/>
     <w:rsid w:val="000D43FD"/>
     <w:rsid w:val="000E18BB"/>
     <w:rsid w:val="00101AD4"/>
     <w:rsid w:val="00120312"/>
     <w:rsid w:val="00155F8D"/>
+    <w:rsid w:val="001852AB"/>
     <w:rsid w:val="001D28BA"/>
     <w:rsid w:val="00203887"/>
     <w:rsid w:val="0023188D"/>
     <w:rsid w:val="00250700"/>
     <w:rsid w:val="0027523A"/>
     <w:rsid w:val="00275469"/>
+    <w:rsid w:val="00276D23"/>
     <w:rsid w:val="002A30BF"/>
+    <w:rsid w:val="002B56E0"/>
+    <w:rsid w:val="002D572C"/>
     <w:rsid w:val="002F6870"/>
     <w:rsid w:val="00317FCA"/>
     <w:rsid w:val="0034585B"/>
     <w:rsid w:val="003513E8"/>
     <w:rsid w:val="00355645"/>
     <w:rsid w:val="003809F4"/>
     <w:rsid w:val="003918BF"/>
     <w:rsid w:val="003A21DC"/>
-    <w:rsid w:val="003D5059"/>
+    <w:rsid w:val="003C254A"/>
+    <w:rsid w:val="003C2833"/>
     <w:rsid w:val="00420397"/>
     <w:rsid w:val="00425A8D"/>
     <w:rsid w:val="00435862"/>
     <w:rsid w:val="0043606D"/>
     <w:rsid w:val="00445B2D"/>
     <w:rsid w:val="00480373"/>
     <w:rsid w:val="004C4CB1"/>
     <w:rsid w:val="004D1E7E"/>
     <w:rsid w:val="004E643C"/>
     <w:rsid w:val="0051779A"/>
     <w:rsid w:val="005360A7"/>
     <w:rsid w:val="0058028A"/>
     <w:rsid w:val="00586BEA"/>
     <w:rsid w:val="005B3207"/>
     <w:rsid w:val="005B4BC4"/>
+    <w:rsid w:val="005C3E48"/>
+    <w:rsid w:val="005F2D1B"/>
     <w:rsid w:val="00646B94"/>
     <w:rsid w:val="00690A05"/>
     <w:rsid w:val="006978D1"/>
     <w:rsid w:val="006A650B"/>
     <w:rsid w:val="006E06C4"/>
     <w:rsid w:val="00703088"/>
     <w:rsid w:val="00723B3B"/>
     <w:rsid w:val="00724443"/>
     <w:rsid w:val="00724590"/>
     <w:rsid w:val="0073055C"/>
     <w:rsid w:val="007353EA"/>
     <w:rsid w:val="007758B0"/>
+    <w:rsid w:val="0078510D"/>
+    <w:rsid w:val="007937CF"/>
     <w:rsid w:val="007A4839"/>
     <w:rsid w:val="007D5452"/>
     <w:rsid w:val="007E092A"/>
     <w:rsid w:val="00807A22"/>
     <w:rsid w:val="00820FC3"/>
     <w:rsid w:val="008276A4"/>
     <w:rsid w:val="00872257"/>
     <w:rsid w:val="00873D4A"/>
     <w:rsid w:val="008E0D5B"/>
     <w:rsid w:val="008F1A35"/>
     <w:rsid w:val="009102F1"/>
     <w:rsid w:val="00927E0B"/>
     <w:rsid w:val="00946276"/>
     <w:rsid w:val="00964090"/>
     <w:rsid w:val="00987CDB"/>
     <w:rsid w:val="009C5273"/>
     <w:rsid w:val="009F1EA3"/>
     <w:rsid w:val="00B000EF"/>
     <w:rsid w:val="00B12581"/>
     <w:rsid w:val="00B43851"/>
+    <w:rsid w:val="00B67D8F"/>
     <w:rsid w:val="00BA3B49"/>
     <w:rsid w:val="00BA522F"/>
-    <w:rsid w:val="00C26134"/>
+    <w:rsid w:val="00BC1EF8"/>
     <w:rsid w:val="00C34ACD"/>
     <w:rsid w:val="00C35515"/>
     <w:rsid w:val="00C55919"/>
     <w:rsid w:val="00C6592E"/>
     <w:rsid w:val="00C90D30"/>
     <w:rsid w:val="00CB5988"/>
     <w:rsid w:val="00CC6241"/>
     <w:rsid w:val="00D30B21"/>
     <w:rsid w:val="00D60C11"/>
     <w:rsid w:val="00DA54A1"/>
     <w:rsid w:val="00DB237B"/>
     <w:rsid w:val="00DD2094"/>
     <w:rsid w:val="00DE5A77"/>
+    <w:rsid w:val="00E05791"/>
+    <w:rsid w:val="00E160D7"/>
     <w:rsid w:val="00E20B36"/>
+    <w:rsid w:val="00E42785"/>
     <w:rsid w:val="00E4360F"/>
-    <w:rsid w:val="00E60515"/>
     <w:rsid w:val="00E83016"/>
     <w:rsid w:val="00EA4CDC"/>
     <w:rsid w:val="00EC23FA"/>
     <w:rsid w:val="00ED0DB6"/>
     <w:rsid w:val="00EF39EC"/>
+    <w:rsid w:val="00F14ABC"/>
     <w:rsid w:val="00F5372D"/>
     <w:rsid w:val="00F54CB3"/>
     <w:rsid w:val="00F91038"/>
     <w:rsid w:val="00FC6835"/>
     <w:rsid w:val="00FF0A82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8952e,#4b9746,#0295a0,#f15622,#673213,#b62933"/>
@@ -2389,51 +3072,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2744,134 +3427,133 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00820FC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F1A35"/>
+    <w:rsid w:val="002B56E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="002B56E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="60"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="004D1E7E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D1E7E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="004D1E7E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
@@ -2944,72 +3626,72 @@
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="005B4BC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="005B4BC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008F1A35"/>
+    <w:rsid w:val="002B56E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
     <w:name w:val="Nadpis 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="002B56E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:rsid w:val="00FC6835"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC6835"/>
     <w:rPr>
@@ -3018,81 +3700,92 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pedmtkomente">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textkomente"/>
     <w:next w:val="Textkomente"/>
     <w:link w:val="PedmtkomenteChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC6835"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
     <w:name w:val="Předmět komentáře Char"/>
     <w:basedOn w:val="TextkomenteChar"/>
     <w:link w:val="Pedmtkomente"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC6835"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F2D1B"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="834496203">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7A803D3645B94FDC8F76BD14D9783DB8"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5150478-1680-461E-B1C5-AFAF4455DFC1}"/>
       </w:docPartPr>
@@ -3117,157 +3810,222 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9DEDA4F3-7C60-4B09-8D54-AAB668404AEC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A94709" w:rsidRDefault="00463A46" w:rsidP="00463A46">
           <w:pPr>
             <w:pStyle w:val="59DD8D5ADFDF4907ADED1A70DBDB97391"/>
           </w:pPr>
           <w:r w:rsidRPr="006A799A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zvolte položku.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7780663107A4CA1AB548722F13F057B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A3DBF739-A338-48F0-8EB1-FABE60F9FB7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F32384" w:rsidRDefault="002D0692" w:rsidP="002D0692">
+          <w:pPr>
+            <w:pStyle w:val="E7780663107A4CA1AB548722F13F057B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006A799A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zvolte položku.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA0C572DE55541CBA5F7ECC230403B0F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{91CC8A10-CE60-4417-8E88-70C36FFE9556}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F32384" w:rsidRDefault="002D0692" w:rsidP="002D0692">
+          <w:pPr>
+            <w:pStyle w:val="FA0C572DE55541CBA5F7ECC230403B0F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006A799A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zvolte položku.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00463A46"/>
     <w:rsid w:val="000107C4"/>
     <w:rsid w:val="000C3A20"/>
+    <w:rsid w:val="001852AB"/>
     <w:rsid w:val="001D28BA"/>
     <w:rsid w:val="00201A8D"/>
+    <w:rsid w:val="002D0692"/>
+    <w:rsid w:val="003C2833"/>
+    <w:rsid w:val="00445932"/>
     <w:rsid w:val="00463A46"/>
     <w:rsid w:val="004722F5"/>
     <w:rsid w:val="006E60E4"/>
     <w:rsid w:val="007D5452"/>
+    <w:rsid w:val="00823C3E"/>
     <w:rsid w:val="00991AE9"/>
     <w:rsid w:val="00A94709"/>
     <w:rsid w:val="00AC7EA4"/>
-    <w:rsid w:val="00C26134"/>
-    <w:rsid w:val="00C92E04"/>
+    <w:rsid w:val="00C93FAE"/>
     <w:rsid w:val="00CF7045"/>
     <w:rsid w:val="00D21C68"/>
     <w:rsid w:val="00D43A6F"/>
     <w:rsid w:val="00E660A8"/>
+    <w:rsid w:val="00F14ABC"/>
+    <w:rsid w:val="00F32384"/>
     <w:rsid w:val="00F87A22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3678,77 +4436,103 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00463A46"/>
+    <w:rsid w:val="002D0692"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A803D3645B94FDC8F76BD14D9783DB81">
     <w:name w:val="7A803D3645B94FDC8F76BD14D9783DB81"/>
     <w:rsid w:val="00463A46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59DD8D5ADFDF4907ADED1A70DBDB97391">
     <w:name w:val="59DD8D5ADFDF4907ADED1A70DBDB97391"/>
     <w:rsid w:val="00463A46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7780663107A4CA1AB548722F13F057B">
+    <w:name w:val="E7780663107A4CA1AB548722F13F057B"/>
+    <w:rsid w:val="002D0692"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA0C572DE55541CBA5F7ECC230403B0F">
+    <w:name w:val="FA0C572DE55541CBA5F7ECC230403B0F"/>
+    <w:rsid w:val="002D0692"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -4000,71 +4784,77 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>739</Characters>
+  <Words>163</Words>
+  <Characters>965</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>863</CharactersWithSpaces>
+  <CharactersWithSpaces>1126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Michal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>